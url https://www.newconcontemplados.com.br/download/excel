--- v0 (2026-04-05)
+++ v1 (2026-06-11)
@@ -12,1004 +12,1055 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="318">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="335">
   <si>
     <t>Tipo</t>
   </si>
   <si>
     <t>Crédito (R$)</t>
   </si>
   <si>
     <t>Entrada (R$)</t>
   </si>
   <si>
     <t>Parcelas (R$)</t>
   </si>
   <si>
     <t>Administradora</t>
   </si>
   <si>
     <t>Observação</t>
   </si>
   <si>
     <t>Reservado</t>
   </si>
   <si>
+    <t>Veículos</t>
+  </si>
+  <si>
+    <t>R$ 43.200,00</t>
+  </si>
+  <si>
+    <t>R$ 18.592,00</t>
+  </si>
+  <si>
+    <t>33x R$ 1.168,00</t>
+  </si>
+  <si>
+    <t>Bradesco Consórcios</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>33x R$ 1.162,00</t>
+  </si>
+  <si>
+    <t>R$ 50.000,00</t>
+  </si>
+  <si>
+    <t>R$ 20.100,00</t>
+  </si>
+  <si>
+    <t>45x R$ 1.012,00</t>
+  </si>
+  <si>
+    <t>R$ 18.300,00</t>
+  </si>
+  <si>
+    <t>39x R$ 1.260,00</t>
+  </si>
+  <si>
+    <t>R$ 60.000,00</t>
+  </si>
+  <si>
+    <t>R$ 22.500,00</t>
+  </si>
+  <si>
+    <t>44x R$ 1.306,00</t>
+  </si>
+  <si>
+    <t>R$ 74.200,00</t>
+  </si>
+  <si>
+    <t>R$ 31.352,00</t>
+  </si>
+  <si>
+    <t>41x R$ 1.657,00</t>
+  </si>
+  <si>
+    <t>R$ 89.000,00</t>
+  </si>
+  <si>
+    <t>R$ 33.240,00</t>
+  </si>
+  <si>
+    <t>27x R$ 3.057,00</t>
+  </si>
+  <si>
+    <t>R$ 42.500,00</t>
+  </si>
+  <si>
+    <t>R$ 13.990,00</t>
+  </si>
+  <si>
+    <t>29x R$ 1.428,00</t>
+  </si>
+  <si>
+    <t>R$ 25.559,00</t>
+  </si>
+  <si>
+    <t>R$ 12.012,73</t>
+  </si>
+  <si>
+    <t>80x R$ 347,00</t>
+  </si>
+  <si>
+    <t>Hs Consórcios</t>
+  </si>
+  <si>
+    <t>81x R$ 354,00</t>
+  </si>
+  <si>
+    <t>R$ 32.697,00</t>
+  </si>
+  <si>
+    <t>R$ 15.367,59</t>
+  </si>
+  <si>
+    <t>61x R$ 556,00</t>
+  </si>
+  <si>
+    <t>R$ 40.407,00</t>
+  </si>
+  <si>
+    <t>R$ 18.991,29</t>
+  </si>
+  <si>
+    <t>56x R$ 714,00</t>
+  </si>
+  <si>
+    <t>R$ 46.528,00</t>
+  </si>
+  <si>
+    <t>R$ 21.868,16</t>
+  </si>
+  <si>
+    <t>69x R$ 772,00</t>
+  </si>
+  <si>
+    <t>R$ 73.604,00</t>
+  </si>
+  <si>
+    <t>R$ 34.593,88</t>
+  </si>
+  <si>
+    <t>99x R$ 816,00</t>
+  </si>
+  <si>
+    <t>R$ 105.000,00</t>
+  </si>
+  <si>
+    <t>R$ 48.600,00</t>
+  </si>
+  <si>
+    <t>107x R$ 1.078,00</t>
+  </si>
+  <si>
+    <t>R$ 178.604,00</t>
+  </si>
+  <si>
+    <t>R$ 83.193,88</t>
+  </si>
+  <si>
+    <t>99x R$ 1.894,00 8x R$ 1.078,00</t>
+  </si>
+  <si>
+    <t>junção</t>
+  </si>
+  <si>
+    <t>R$ 163.200,00</t>
+  </si>
+  <si>
+    <t>R$ 64.592,00</t>
+  </si>
+  <si>
+    <t>27x R$ 4.714,00 14x R$ 1.657,00</t>
+  </si>
+  <si>
     <t>Caminhões</t>
   </si>
   <si>
-    <t>R$ 250.000,00</t>
-[...5 lines deleted...]
-    <t>105x R$ 2.962,00</t>
+    <t>R$ 102.500,00</t>
+  </si>
+  <si>
+    <t>R$ 32.950,00</t>
+  </si>
+  <si>
+    <t>33x R$ 3.362,00</t>
+  </si>
+  <si>
+    <t>Caixa Consórcios</t>
+  </si>
+  <si>
+    <t>R$ 332.000,00</t>
+  </si>
+  <si>
+    <t>R$ 117.720,00</t>
+  </si>
+  <si>
+    <t>20x R$ 15.615,00</t>
+  </si>
+  <si>
+    <t>Itau Consórcios</t>
+  </si>
+  <si>
+    <t>R$ 602.000,00</t>
+  </si>
+  <si>
+    <t>R$ 227.000,00</t>
+  </si>
+  <si>
+    <t>35x R$ 16.818,00</t>
+  </si>
+  <si>
+    <t>R$ 1.110.000,00</t>
+  </si>
+  <si>
+    <t>R$ 395.000,00</t>
+  </si>
+  <si>
+    <t>36x R$ 32.050,00</t>
+  </si>
+  <si>
+    <t>R$ 110.000,00</t>
+  </si>
+  <si>
+    <t>R$ 45.000,00</t>
+  </si>
+  <si>
+    <t>75x R$ 1.710,00</t>
+  </si>
+  <si>
+    <t>Disal Consorcios</t>
+  </si>
+  <si>
+    <t>R$ 58.058,00</t>
+  </si>
+  <si>
+    <t>R$ 20.225,00</t>
+  </si>
+  <si>
+    <t>40x R$ 1.748,34</t>
+  </si>
+  <si>
+    <t>Randon Consórcios</t>
+  </si>
+  <si>
+    <t>R$ 87.507,87</t>
+  </si>
+  <si>
+    <t>R$ 31.719,91</t>
+  </si>
+  <si>
+    <t>31x R$ 3.066,74</t>
+  </si>
+  <si>
+    <t>R$ 91.500,00</t>
+  </si>
+  <si>
+    <t>R$ 34.065,00</t>
+  </si>
+  <si>
+    <t>41x R$ 2.544,00</t>
+  </si>
+  <si>
+    <t>R$ 106.881,81</t>
+  </si>
+  <si>
+    <t>R$ 52.609,40</t>
+  </si>
+  <si>
+    <t>45x R$ 2.248,43</t>
+  </si>
+  <si>
+    <t>R$ 108.200,00</t>
+  </si>
+  <si>
+    <t>R$ 31.902,00</t>
+  </si>
+  <si>
+    <t>29x R$ 4.266,00</t>
+  </si>
+  <si>
+    <t>R$ 108.900,00</t>
+  </si>
+  <si>
+    <t>R$ 37.801,00</t>
+  </si>
+  <si>
+    <t>23x R$ 4.624,00</t>
+  </si>
+  <si>
+    <t>R$ 111.200,00</t>
+  </si>
+  <si>
+    <t>R$ 36.008,00</t>
+  </si>
+  <si>
+    <t>22x R$ 5.648,00</t>
+  </si>
+  <si>
+    <t>R$ 116.200,00</t>
+  </si>
+  <si>
+    <t>R$ 51.958,00</t>
+  </si>
+  <si>
+    <t>45x R$ 2.733,09</t>
+  </si>
+  <si>
+    <t>R$ 123.675,57</t>
+  </si>
+  <si>
+    <t>R$ 55.130,80</t>
+  </si>
+  <si>
+    <t>59x R$ 2.266,99</t>
+  </si>
+  <si>
+    <t>45x R$ 2.733,00</t>
+  </si>
+  <si>
+    <t>R$ 123.736,80</t>
+  </si>
+  <si>
+    <t>R$ 44.846,85</t>
+  </si>
+  <si>
+    <t>35x R$ 3.956,59</t>
+  </si>
+  <si>
+    <t>R$ 125.304,32</t>
+  </si>
+  <si>
+    <t>R$ 43.408,42</t>
+  </si>
+  <si>
+    <t>35x R$ 4.044,79</t>
+  </si>
+  <si>
+    <t>R$ 126.000,00</t>
+  </si>
+  <si>
+    <t>R$ 55.840,00</t>
+  </si>
+  <si>
+    <t>35x R$ 3.485,07</t>
+  </si>
+  <si>
+    <t>R$ 128.200,00</t>
+  </si>
+  <si>
+    <t>R$ 41.102,00</t>
+  </si>
+  <si>
+    <t>34x R$ 4.494,00</t>
+  </si>
+  <si>
+    <t>R$ 128.400,00</t>
+  </si>
+  <si>
+    <t>R$ 42.124,00</t>
+  </si>
+  <si>
+    <t>34x R$ 4.379,00</t>
+  </si>
+  <si>
+    <t>R$ 131.336,00</t>
+  </si>
+  <si>
+    <t>R$ 56.820,24</t>
+  </si>
+  <si>
+    <t>70x R$ 2.269,73</t>
+  </si>
+  <si>
+    <t>R$ 138.113,30</t>
+  </si>
+  <si>
+    <t>R$ 60.490,20</t>
+  </si>
+  <si>
+    <t>45x R$ 3.059,30</t>
+  </si>
+  <si>
+    <t>R$ 140.340,36</t>
+  </si>
+  <si>
+    <t>R$ 59.770,63</t>
+  </si>
+  <si>
+    <t>45x R$ 3.139,10</t>
+  </si>
+  <si>
+    <t>R$ 142.333,74</t>
+  </si>
+  <si>
+    <t>R$ 58.810,04</t>
+  </si>
+  <si>
+    <t>45x R$ 3.223,00</t>
+  </si>
+  <si>
+    <t>R$ 144.517,35</t>
+  </si>
+  <si>
+    <t>R$ 61.006,56</t>
+  </si>
+  <si>
+    <t>44x R$ 3.309,96</t>
+  </si>
+  <si>
+    <t>R$ 297.583,07</t>
+  </si>
+  <si>
+    <t>R$ 133.123,48</t>
+  </si>
+  <si>
+    <t>45x R$ 6.341,00</t>
+  </si>
+  <si>
+    <t>R$ 439.916,81</t>
+  </si>
+  <si>
+    <t>R$ 191.933,51</t>
+  </si>
+  <si>
+    <t>45x R$ 9.564,00</t>
+  </si>
+  <si>
+    <t>R$ 1.057.652,28</t>
+  </si>
+  <si>
+    <t>R$ 468.719,74</t>
+  </si>
+  <si>
+    <t>45x R$ 23.477,01</t>
+  </si>
+  <si>
+    <t>R$ 427.191,45</t>
+  </si>
+  <si>
+    <t>R$ 179.587,23</t>
+  </si>
+  <si>
+    <t>44x R$ 9.672,06 1x R$ 6.362,10</t>
+  </si>
+  <si>
+    <t>R$ 681.504,75</t>
+  </si>
+  <si>
+    <t>R$ 292.035,43</t>
+  </si>
+  <si>
+    <t>44x R$ 15.464,45 1x R$ 12.154,49</t>
+  </si>
+  <si>
+    <t>JUNÇÃO</t>
+  </si>
+  <si>
+    <t>Imóveis</t>
+  </si>
+  <si>
+    <t>R$ 63.000,00</t>
+  </si>
+  <si>
+    <t>R$ 29.780,00</t>
+  </si>
+  <si>
+    <t>225x R$ 322,00</t>
+  </si>
+  <si>
+    <t>Santander Consórcios</t>
+  </si>
+  <si>
+    <t>R$ 79.000,00</t>
+  </si>
+  <si>
+    <t>R$ 34.640,00</t>
+  </si>
+  <si>
+    <t>105x R$ 740,00</t>
+  </si>
+  <si>
+    <t>R$ 81.500,00</t>
+  </si>
+  <si>
+    <t>R$ 31.890,00</t>
+  </si>
+  <si>
+    <t>185x R$ 550,00</t>
+  </si>
+  <si>
+    <t>R$ 84.200,00</t>
+  </si>
+  <si>
+    <t>R$ 33.052,00</t>
+  </si>
+  <si>
+    <t>221x R$ 452,00</t>
+  </si>
+  <si>
+    <t>R$ 97.800,00</t>
+  </si>
+  <si>
+    <t>R$ 41.568,00</t>
+  </si>
+  <si>
+    <t>165x R$ 639,00</t>
+  </si>
+  <si>
+    <t>Servopa Consorcios</t>
+  </si>
+  <si>
+    <t>R$ 100.000,00</t>
+  </si>
+  <si>
+    <t>192x R$ 658,00</t>
+  </si>
+  <si>
+    <t>Porto Consórcios</t>
+  </si>
+  <si>
+    <t>R$ 52.560,00</t>
+  </si>
+  <si>
+    <t>132x R$ 990,00</t>
+  </si>
+  <si>
+    <t>R$ 148.500,00</t>
+  </si>
+  <si>
+    <t>R$ 70.910,00</t>
+  </si>
+  <si>
+    <t>209x R$ 713,00</t>
+  </si>
+  <si>
+    <t>R$ 180.000,00</t>
+  </si>
+  <si>
+    <t>R$ 84.800,00</t>
+  </si>
+  <si>
+    <t>130x R$ 1.181,00</t>
+  </si>
+  <si>
+    <t>R$ 151.500,00</t>
+  </si>
+  <si>
+    <t>R$ 70.090,00</t>
+  </si>
+  <si>
+    <t>235x R$ 734,00</t>
+  </si>
+  <si>
+    <t>Yamaha Consórcios</t>
+  </si>
+  <si>
+    <t>R$ 245.000,00</t>
+  </si>
+  <si>
+    <t>R$ 114.500,00</t>
+  </si>
+  <si>
+    <t>116x R$ 1.785,00</t>
+  </si>
+  <si>
+    <t>R$ 327.000,00</t>
+  </si>
+  <si>
+    <t>R$ 144.620,00</t>
+  </si>
+  <si>
+    <t>180x R$ 2.116,00</t>
+  </si>
+  <si>
+    <t>R$ 335.000,00</t>
+  </si>
+  <si>
+    <t>R$ 135.100,00</t>
+  </si>
+  <si>
+    <t>77x R$ 4.159,00</t>
+  </si>
+  <si>
+    <t>Rodobens Consórcios</t>
+  </si>
+  <si>
+    <t>R$ 392.000,00</t>
+  </si>
+  <si>
+    <t>R$ 163.520,00</t>
+  </si>
+  <si>
+    <t>165x R$ 2.534,00</t>
+  </si>
+  <si>
+    <t>R$ 700.000,00</t>
+  </si>
+  <si>
+    <t>228x R$ 3.472,00</t>
+  </si>
+  <si>
+    <t>R$ 146.000,00</t>
+  </si>
+  <si>
+    <t>R$ 60.560,00</t>
+  </si>
+  <si>
+    <t>3x R$ 2.594,00 81x R$ 1.800,00</t>
+  </si>
+  <si>
+    <t>R$ 153.400,00</t>
+  </si>
+  <si>
+    <t>R$ 64.004,00</t>
+  </si>
+  <si>
+    <t>147x R$ 1.171,00</t>
+  </si>
+  <si>
+    <t>R$ 500.000,00</t>
+  </si>
+  <si>
+    <t>R$ 229.800,00</t>
+  </si>
+  <si>
+    <t>165x R$ 3.458,00</t>
+  </si>
+  <si>
+    <t>R$ 153.800,00</t>
+  </si>
+  <si>
+    <t>R$ 51.228,00</t>
+  </si>
+  <si>
+    <t>4x R$ 3.206,00 67x R$ 2.327,00</t>
+  </si>
+  <si>
+    <t>R$ 200.000,00</t>
+  </si>
+  <si>
+    <t>R$ 83.000,00</t>
+  </si>
+  <si>
+    <t>198x R$ 1.236,00</t>
+  </si>
+  <si>
+    <t>R$ 291.000,00</t>
+  </si>
+  <si>
+    <t>R$ 140.360,00</t>
+  </si>
+  <si>
+    <t>119x R$ 2.888,00</t>
+  </si>
+  <si>
+    <t>R$ 413.000,00</t>
+  </si>
+  <si>
+    <t>R$ 186.680,00</t>
+  </si>
+  <si>
+    <t>160x R$ 3.073,00</t>
+  </si>
+  <si>
+    <t>Sicredi Consorcios</t>
+  </si>
+  <si>
+    <t>R$ 1.002.500,00</t>
+  </si>
+  <si>
+    <t>R$ 432.150,00</t>
+  </si>
+  <si>
+    <t>181x R$ 6.438,00 10x R$ 4.456,00</t>
+  </si>
+  <si>
+    <t>R$ 1.439.000,00</t>
+  </si>
+  <si>
+    <t>R$ 636.140,00</t>
+  </si>
+  <si>
+    <t>180x R$ 9.196,00 11x R$ 4.456,00</t>
+  </si>
+  <si>
+    <t>R$ 78.660,00</t>
+  </si>
+  <si>
+    <t>R$ 34.610,40</t>
+  </si>
+  <si>
+    <t>159x R$ 590,00</t>
+  </si>
+  <si>
+    <t>R$ 80.995,00</t>
+  </si>
+  <si>
+    <t>R$ 35.637,80</t>
+  </si>
+  <si>
+    <t>145x R$ 629,00</t>
+  </si>
+  <si>
+    <t>R$ 44.000,00</t>
+  </si>
+  <si>
+    <t>176x R$ 693,00</t>
+  </si>
+  <si>
+    <t>R$ 114.778,00</t>
+  </si>
+  <si>
+    <t>R$ 50.502,32</t>
+  </si>
+  <si>
+    <t>157x R$ 891,00</t>
+  </si>
+  <si>
+    <t>R$ 137.510,00</t>
+  </si>
+  <si>
+    <t>R$ 60.504,40</t>
+  </si>
+  <si>
+    <t>183x R$ 912,00</t>
+  </si>
+  <si>
+    <t>R$ 154.453,00</t>
+  </si>
+  <si>
+    <t>R$ 67.959,32</t>
+  </si>
+  <si>
+    <t>181x R$ 1.078,00</t>
+  </si>
+  <si>
+    <t>R$ 199.000,00</t>
+  </si>
+  <si>
+    <t>R$ 87.560,00</t>
+  </si>
+  <si>
+    <t>170x R$ 1.344,00</t>
+  </si>
+  <si>
+    <t>R$ 300.000,00</t>
+  </si>
+  <si>
+    <t>R$ 132.000,00</t>
+  </si>
+  <si>
+    <t>185x R$ 2.069,00</t>
+  </si>
+  <si>
+    <t>R$ 220.000,00</t>
+  </si>
+  <si>
+    <t>189x R$ 3.155,00</t>
+  </si>
+  <si>
+    <t>R$ 793.500,00</t>
+  </si>
+  <si>
+    <t>R$ 349.140,00</t>
+  </si>
+  <si>
+    <t>213x R$ 4.525,00</t>
+  </si>
+  <si>
+    <t>R$ 416.500,00</t>
+  </si>
+  <si>
+    <t>R$ 183.260,00</t>
+  </si>
+  <si>
+    <t>171x R$ 2.832,00</t>
+  </si>
+  <si>
+    <t>R$ 586.600,00</t>
+  </si>
+  <si>
+    <t>R$ 258.104,00</t>
+  </si>
+  <si>
+    <t>176x R$ 3.785,00</t>
+  </si>
+  <si>
+    <t>R$ 229.396,18</t>
+  </si>
+  <si>
+    <t>R$ 97.525,11</t>
+  </si>
+  <si>
+    <t>55x R$ 3.493,00</t>
+  </si>
+  <si>
+    <t>R$ 70.918,23</t>
+  </si>
+  <si>
+    <t>R$ 39.784,31</t>
+  </si>
+  <si>
+    <t>20x R$ 2.519,18</t>
+  </si>
+  <si>
+    <t>R$ 67.343,28</t>
+  </si>
+  <si>
+    <t>R$ 45.379,63</t>
+  </si>
+  <si>
+    <t>17x R$ 2.393,21</t>
+  </si>
+  <si>
+    <t>R$ 44.565,89</t>
+  </si>
+  <si>
+    <t>R$ 20.738,27</t>
+  </si>
+  <si>
+    <t>30x R$ 1.165,41</t>
+  </si>
+  <si>
+    <t>R$ 42.551,03</t>
+  </si>
+  <si>
+    <t>R$ 23.870,47</t>
+  </si>
+  <si>
+    <t>20x R$ 1.511,50</t>
+  </si>
+  <si>
+    <t>R$ 21.132,62</t>
+  </si>
+  <si>
+    <t>22x R$ 1.511,50</t>
+  </si>
+  <si>
+    <t>R$ 297.135,93</t>
+  </si>
+  <si>
+    <t>R$ 126.153,78</t>
+  </si>
+  <si>
+    <t>25x R$ 8.751,26</t>
+  </si>
+  <si>
+    <t>R$ 320.213,90</t>
+  </si>
+  <si>
+    <t>R$ 136.753,00</t>
+  </si>
+  <si>
+    <t>25x R$ 11.917,46</t>
+  </si>
+  <si>
+    <t>R$ 617.349,82</t>
+  </si>
+  <si>
+    <t>R$ 262.906,78</t>
+  </si>
+  <si>
+    <t>25x R$ 20.668,72</t>
+  </si>
+  <si>
+    <t>R$ 59.963,71</t>
+  </si>
+  <si>
+    <t>R$ 18.813,04</t>
+  </si>
+  <si>
+    <t>111x R$ 704,20</t>
+  </si>
+  <si>
+    <t>CNP Consórcios</t>
+  </si>
+  <si>
+    <t>R$ 105.314,81</t>
+  </si>
+  <si>
+    <t>R$ 39.593,90</t>
+  </si>
+  <si>
+    <t>224x R$ 531,30</t>
+  </si>
+  <si>
+    <t>R$ 106.940,00</t>
+  </si>
+  <si>
+    <t>163x R$ 750,11</t>
   </si>
   <si>
     <t>Ancora Consórcios</t>
   </si>
   <si>
-    <t>R$ 289.223,95</t>
-[...914 lines deleted...]
-    <t>Colombo Consórcios</t>
+    <t>Alienação rural, e faz capital de giro alienando o próprio imóvel.</t>
+  </si>
+  <si>
+    <t>R$ 169.841,66</t>
+  </si>
+  <si>
+    <t>R$ 77.310,80</t>
+  </si>
+  <si>
+    <t>123x R$ 1.062,16</t>
+  </si>
+  <si>
+    <t>R$ 153.470,27</t>
+  </si>
+  <si>
+    <t>R$ 52.179,89</t>
+  </si>
+  <si>
+    <t>111x R$ 1.868,25</t>
+  </si>
+  <si>
+    <t>R$ 151.146,00</t>
+  </si>
+  <si>
+    <t>R$ 58.000,00</t>
+  </si>
+  <si>
+    <t>231x R$ 846,00</t>
+  </si>
+  <si>
+    <t>R$ 118.912,57</t>
+  </si>
+  <si>
+    <t>R$ 42.392,12</t>
+  </si>
+  <si>
+    <t>111x R$ 1.315,89</t>
+  </si>
+  <si>
+    <t>R$ 105.151,28</t>
+  </si>
+  <si>
+    <t>R$ 33.597,80</t>
+  </si>
+  <si>
+    <t>111x R$ 1.232,34</t>
+  </si>
+  <si>
+    <t>R$ 102.317,63</t>
+  </si>
+  <si>
+    <t>R$ 33.575,86</t>
+  </si>
+  <si>
+    <t>111x R$ 1.210,86</t>
+  </si>
+  <si>
+    <t>R$ 98.000,00</t>
+  </si>
+  <si>
+    <t>R$ 42.000,00</t>
+  </si>
+  <si>
+    <t>125x R$ 572,32</t>
+  </si>
+  <si>
+    <t>R$ 60.001,00</t>
+  </si>
+  <si>
+    <t>R$ 958.840,00</t>
+  </si>
+  <si>
+    <t>R$ 357.000,00</t>
+  </si>
+  <si>
+    <t>111x R$ 8.812,00 13x R$ 2.480,48 106x R$ 846,00</t>
+  </si>
+  <si>
+    <t>R$ 788.998,75</t>
+  </si>
+  <si>
+    <t>R$ 280.558,71</t>
+  </si>
+  <si>
+    <t>111x R$ 7.749,86 14x R$ 1.418,32 106x R$ 846,00</t>
+  </si>
+  <si>
+    <t>R$ 540.000,00</t>
+  </si>
+  <si>
+    <t>R$ 172.000,00</t>
+  </si>
+  <si>
+    <t>111x R$ 6.331,54</t>
+  </si>
+  <si>
+    <t>R$ 304.616,27</t>
+  </si>
+  <si>
+    <t>111x R$ 2.714,25 120x R$ 846,00</t>
+  </si>
+  <si>
+    <t>R$ 249.000,00</t>
+  </si>
+  <si>
+    <t>R$ 102.900,00</t>
+  </si>
+  <si>
+    <t>125x R$ 1.418,00 106x R$ 846,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1313,2295 +1364,2919 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G110"/>
+  <dimension ref="A1:G140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="78.981" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="11.711" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="G2" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G3" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="G4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="G5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B6" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G6" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" t="s">
         <v>23</v>
       </c>
-      <c r="B7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G7" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G8" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G9" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G10" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G11" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B13" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="C14" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="D14" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B15" t="s">
-        <v>52</v>
+        <v>45</v>
       </c>
       <c r="C15" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="E15" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="C16" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="E16" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G16" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B17" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="C17" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E17" t="s">
-        <v>27</v>
+        <v>34</v>
+      </c>
+      <c r="F17" t="s">
+        <v>54</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="C18" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="D18" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="E18" t="s">
-        <v>27</v>
+        <v>11</v>
+      </c>
+      <c r="F18" t="s">
+        <v>54</v>
       </c>
       <c r="G18" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="C19" t="s">
-        <v>65</v>
+        <v>49</v>
       </c>
       <c r="D19" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="E19" t="s">
-        <v>67</v>
+        <v>34</v>
       </c>
       <c r="G19" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B20" t="s">
-        <v>68</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
-        <v>69</v>
+        <v>52</v>
       </c>
       <c r="D20" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
-        <v>71</v>
+        <v>34</v>
+      </c>
+      <c r="F20" t="s">
+        <v>54</v>
       </c>
       <c r="G20" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="C21" t="s">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>74</v>
+        <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>75</v>
+        <v>11</v>
+      </c>
+      <c r="F21" t="s">
+        <v>54</v>
       </c>
       <c r="G21" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>76</v>
+        <v>59</v>
       </c>
       <c r="C22" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="E22" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="G22" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B23" t="s">
-        <v>79</v>
+        <v>59</v>
       </c>
       <c r="C23" t="s">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="E23" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="G23" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B24" t="s">
-        <v>82</v>
+        <v>63</v>
       </c>
       <c r="C24" t="s">
-        <v>83</v>
+        <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>84</v>
+        <v>65</v>
       </c>
       <c r="E24" t="s">
-        <v>85</v>
+        <v>66</v>
       </c>
       <c r="G24" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B25" t="s">
-        <v>86</v>
+        <v>63</v>
       </c>
       <c r="C25" t="s">
-        <v>87</v>
+        <v>64</v>
       </c>
       <c r="D25" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="E25" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="G25" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B26" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="C26" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="D26" t="s">
-        <v>91</v>
+        <v>69</v>
       </c>
       <c r="E26" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="G26" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B27" t="s">
-        <v>92</v>
+        <v>67</v>
       </c>
       <c r="C27" t="s">
-        <v>93</v>
+        <v>68</v>
       </c>
       <c r="D27" t="s">
-        <v>94</v>
+        <v>69</v>
       </c>
       <c r="E27" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="G27" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B28" t="s">
-        <v>96</v>
+        <v>70</v>
       </c>
       <c r="C28" t="s">
-        <v>97</v>
+        <v>71</v>
       </c>
       <c r="D28" t="s">
-        <v>98</v>
+        <v>72</v>
       </c>
       <c r="E28" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="G28" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B29" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="C29" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="D29" t="s">
-        <v>101</v>
+        <v>72</v>
       </c>
       <c r="E29" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="G29" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B30" t="s">
-        <v>102</v>
+        <v>73</v>
       </c>
       <c r="C30" t="s">
-        <v>103</v>
+        <v>74</v>
       </c>
       <c r="D30" t="s">
-        <v>104</v>
+        <v>75</v>
       </c>
       <c r="E30" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G30" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B31" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="C31" t="s">
-        <v>106</v>
+        <v>74</v>
       </c>
       <c r="D31" t="s">
-        <v>107</v>
+        <v>75</v>
       </c>
       <c r="E31" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G31" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B32" t="s">
-        <v>108</v>
+        <v>77</v>
       </c>
       <c r="C32" t="s">
-        <v>109</v>
+        <v>78</v>
       </c>
       <c r="D32" t="s">
-        <v>110</v>
+        <v>79</v>
       </c>
       <c r="E32" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G32" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B33" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="C33" t="s">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="D33" t="s">
-        <v>113</v>
+        <v>83</v>
       </c>
       <c r="E33" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="G33" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B34" t="s">
-        <v>114</v>
+        <v>84</v>
       </c>
       <c r="C34" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="D34" t="s">
-        <v>116</v>
+        <v>86</v>
       </c>
       <c r="E34" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="G34" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B35" t="s">
-        <v>117</v>
+        <v>87</v>
       </c>
       <c r="C35" t="s">
-        <v>118</v>
+        <v>88</v>
       </c>
       <c r="D35" t="s">
-        <v>119</v>
+        <v>89</v>
       </c>
       <c r="E35" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G35" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B36" t="s">
-        <v>121</v>
+        <v>87</v>
       </c>
       <c r="C36" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="D36" t="s">
-        <v>123</v>
+        <v>89</v>
       </c>
       <c r="E36" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G36" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B37" t="s">
-        <v>124</v>
+        <v>90</v>
       </c>
       <c r="C37" t="s">
-        <v>125</v>
+        <v>91</v>
       </c>
       <c r="D37" t="s">
-        <v>126</v>
+        <v>92</v>
       </c>
       <c r="E37" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G37" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B38" t="s">
-        <v>127</v>
+        <v>93</v>
       </c>
       <c r="C38" t="s">
-        <v>128</v>
+        <v>94</v>
       </c>
       <c r="D38" t="s">
-        <v>126</v>
+        <v>95</v>
       </c>
       <c r="E38" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G38" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B39" t="s">
-        <v>129</v>
+        <v>96</v>
       </c>
       <c r="C39" t="s">
-        <v>130</v>
+        <v>97</v>
       </c>
       <c r="D39" t="s">
-        <v>131</v>
+        <v>98</v>
       </c>
       <c r="E39" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G39" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B40" t="s">
-        <v>132</v>
+        <v>99</v>
       </c>
       <c r="C40" t="s">
-        <v>133</v>
+        <v>100</v>
       </c>
       <c r="D40" t="s">
-        <v>134</v>
+        <v>101</v>
       </c>
       <c r="E40" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G40" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B41" t="s">
-        <v>135</v>
+        <v>99</v>
       </c>
       <c r="C41" t="s">
-        <v>136</v>
+        <v>100</v>
       </c>
       <c r="D41" t="s">
-        <v>137</v>
+        <v>101</v>
       </c>
       <c r="E41" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G41" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B42" t="s">
-        <v>138</v>
+        <v>102</v>
       </c>
       <c r="C42" t="s">
-        <v>139</v>
+        <v>103</v>
       </c>
       <c r="D42" t="s">
-        <v>140</v>
+        <v>104</v>
       </c>
       <c r="E42" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G42" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B43" t="s">
-        <v>141</v>
+        <v>90</v>
       </c>
       <c r="C43" t="s">
-        <v>142</v>
+        <v>91</v>
       </c>
       <c r="D43" t="s">
-        <v>143</v>
+        <v>92</v>
       </c>
       <c r="E43" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G43" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B44" t="s">
-        <v>144</v>
+        <v>93</v>
       </c>
       <c r="C44" t="s">
-        <v>145</v>
+        <v>94</v>
       </c>
       <c r="D44" t="s">
-        <v>146</v>
+        <v>95</v>
       </c>
       <c r="E44" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G44" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B45" t="s">
-        <v>147</v>
+        <v>96</v>
       </c>
       <c r="C45" t="s">
-        <v>148</v>
+        <v>97</v>
       </c>
       <c r="D45" t="s">
-        <v>149</v>
+        <v>98</v>
       </c>
       <c r="E45" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G45" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B46" t="s">
-        <v>150</v>
+        <v>99</v>
       </c>
       <c r="C46" t="s">
-        <v>151</v>
+        <v>100</v>
       </c>
       <c r="D46" t="s">
-        <v>152</v>
+        <v>105</v>
       </c>
       <c r="E46" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G46" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B47" t="s">
-        <v>153</v>
+        <v>99</v>
       </c>
       <c r="C47" t="s">
-        <v>154</v>
+        <v>100</v>
       </c>
       <c r="D47" t="s">
-        <v>155</v>
+        <v>101</v>
       </c>
       <c r="E47" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G47" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B48" t="s">
-        <v>156</v>
+        <v>102</v>
       </c>
       <c r="C48" t="s">
-        <v>157</v>
+        <v>103</v>
       </c>
       <c r="D48" t="s">
-        <v>158</v>
+        <v>104</v>
       </c>
       <c r="E48" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G48" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B49" t="s">
-        <v>159</v>
+        <v>106</v>
       </c>
       <c r="C49" t="s">
-        <v>160</v>
+        <v>107</v>
       </c>
       <c r="D49" t="s">
-        <v>161</v>
+        <v>108</v>
       </c>
       <c r="E49" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G49" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B50" t="s">
-        <v>162</v>
+        <v>109</v>
       </c>
       <c r="C50" t="s">
-        <v>163</v>
+        <v>110</v>
       </c>
       <c r="D50" t="s">
-        <v>164</v>
+        <v>111</v>
       </c>
       <c r="E50" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G50" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B51" t="s">
-        <v>165</v>
+        <v>112</v>
       </c>
       <c r="C51" t="s">
-        <v>166</v>
+        <v>113</v>
       </c>
       <c r="D51" t="s">
-        <v>167</v>
+        <v>114</v>
       </c>
       <c r="E51" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G51" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B52" t="s">
-        <v>168</v>
+        <v>112</v>
       </c>
       <c r="C52" t="s">
-        <v>169</v>
+        <v>113</v>
       </c>
       <c r="D52" t="s">
-        <v>170</v>
+        <v>114</v>
       </c>
       <c r="E52" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="G52" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B53" t="s">
-        <v>168</v>
+        <v>115</v>
       </c>
       <c r="C53" t="s">
-        <v>171</v>
+        <v>116</v>
       </c>
       <c r="D53" t="s">
-        <v>170</v>
+        <v>117</v>
       </c>
       <c r="E53" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="G53" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="B54" t="s">
-        <v>172</v>
+        <v>106</v>
       </c>
       <c r="C54" t="s">
-        <v>173</v>
+        <v>107</v>
       </c>
       <c r="D54" t="s">
-        <v>170</v>
+        <v>108</v>
       </c>
       <c r="E54" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="G54" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B55" t="s">
-        <v>61</v>
+        <v>109</v>
       </c>
       <c r="C55" t="s">
-        <v>62</v>
+        <v>110</v>
       </c>
       <c r="D55" t="s">
-        <v>63</v>
+        <v>111</v>
       </c>
       <c r="E55" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="G55" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B56" t="s">
-        <v>99</v>
+        <v>112</v>
       </c>
       <c r="C56" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
       <c r="D56" t="s">
-        <v>174</v>
+        <v>114</v>
       </c>
       <c r="E56" t="s">
-        <v>95</v>
+        <v>80</v>
       </c>
       <c r="G56" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B57" t="s">
-        <v>153</v>
+        <v>112</v>
       </c>
       <c r="C57" t="s">
-        <v>154</v>
+        <v>113</v>
       </c>
       <c r="D57" t="s">
-        <v>155</v>
+        <v>114</v>
       </c>
       <c r="E57" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G57" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="B58" t="s">
-        <v>156</v>
+        <v>115</v>
       </c>
       <c r="C58" t="s">
-        <v>157</v>
+        <v>116</v>
       </c>
       <c r="D58" t="s">
-        <v>158</v>
+        <v>117</v>
       </c>
       <c r="E58" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G58" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" t="s">
         <v>7</v>
       </c>
       <c r="B59" t="s">
-        <v>159</v>
+        <v>118</v>
       </c>
       <c r="C59" t="s">
-        <v>160</v>
+        <v>119</v>
       </c>
       <c r="D59" t="s">
-        <v>161</v>
+        <v>120</v>
       </c>
       <c r="E59" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G59" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" t="s">
         <v>7</v>
       </c>
       <c r="B60" t="s">
-        <v>162</v>
+        <v>121</v>
       </c>
       <c r="C60" t="s">
-        <v>163</v>
+        <v>122</v>
       </c>
       <c r="D60" t="s">
-        <v>164</v>
+        <v>123</v>
       </c>
       <c r="E60" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G60" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" t="s">
         <v>7</v>
       </c>
       <c r="B61" t="s">
-        <v>165</v>
+        <v>124</v>
       </c>
       <c r="C61" t="s">
-        <v>166</v>
+        <v>125</v>
       </c>
       <c r="D61" t="s">
-        <v>167</v>
+        <v>126</v>
       </c>
       <c r="E61" t="s">
-        <v>120</v>
+        <v>80</v>
       </c>
       <c r="G61" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B62" t="s">
-        <v>12</v>
+        <v>127</v>
       </c>
       <c r="C62" t="s">
-        <v>9</v>
+        <v>128</v>
       </c>
       <c r="D62" t="s">
-        <v>13</v>
+        <v>129</v>
       </c>
       <c r="E62" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="G62" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B63" t="s">
-        <v>20</v>
+        <v>130</v>
       </c>
       <c r="C63" t="s">
-        <v>21</v>
+        <v>131</v>
       </c>
       <c r="D63" t="s">
-        <v>22</v>
+        <v>132</v>
       </c>
       <c r="E63" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
       <c r="G63" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" t="s">
-        <v>23</v>
+        <v>7</v>
       </c>
       <c r="B64" t="s">
-        <v>16</v>
+        <v>133</v>
       </c>
       <c r="C64" t="s">
-        <v>17</v>
+        <v>134</v>
       </c>
       <c r="D64" t="s">
-        <v>18</v>
+        <v>135</v>
       </c>
       <c r="E64" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>80</v>
       </c>
       <c r="G64" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" t="s">
-        <v>176</v>
+        <v>7</v>
       </c>
       <c r="B65" t="s">
-        <v>177</v>
+        <v>136</v>
       </c>
       <c r="C65" t="s">
-        <v>178</v>
+        <v>137</v>
       </c>
       <c r="D65" t="s">
-        <v>179</v>
+        <v>138</v>
       </c>
       <c r="E65" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="G65" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" t="s">
-        <v>176</v>
+        <v>7</v>
       </c>
       <c r="B66" t="s">
-        <v>180</v>
+        <v>139</v>
       </c>
       <c r="C66" t="s">
-        <v>181</v>
+        <v>140</v>
       </c>
       <c r="D66" t="s">
-        <v>182</v>
+        <v>141</v>
       </c>
       <c r="E66" t="s">
-        <v>27</v>
+        <v>80</v>
+      </c>
+      <c r="F66" t="s">
+        <v>54</v>
       </c>
       <c r="G66" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" t="s">
-        <v>176</v>
+        <v>7</v>
       </c>
       <c r="B67" t="s">
-        <v>183</v>
+        <v>142</v>
       </c>
       <c r="C67" t="s">
-        <v>184</v>
+        <v>143</v>
       </c>
       <c r="D67" t="s">
-        <v>185</v>
+        <v>144</v>
       </c>
       <c r="E67" t="s">
-        <v>27</v>
+        <v>80</v>
+      </c>
+      <c r="F67" t="s">
+        <v>54</v>
       </c>
       <c r="G67" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="B68" t="s">
-        <v>186</v>
+        <v>118</v>
       </c>
       <c r="C68" t="s">
-        <v>187</v>
+        <v>119</v>
       </c>
       <c r="D68" t="s">
-        <v>188</v>
+        <v>120</v>
       </c>
       <c r="E68" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="G68" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="B69" t="s">
-        <v>189</v>
+        <v>121</v>
       </c>
       <c r="C69" t="s">
-        <v>190</v>
+        <v>122</v>
       </c>
       <c r="D69" t="s">
-        <v>191</v>
+        <v>123</v>
       </c>
       <c r="E69" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="G69" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="B70" t="s">
-        <v>192</v>
+        <v>124</v>
       </c>
       <c r="C70" t="s">
-        <v>193</v>
+        <v>125</v>
       </c>
       <c r="D70" t="s">
-        <v>194</v>
+        <v>126</v>
       </c>
       <c r="E70" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="G70" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="B71" t="s">
-        <v>195</v>
+        <v>127</v>
       </c>
       <c r="C71" t="s">
-        <v>196</v>
+        <v>128</v>
       </c>
       <c r="D71" t="s">
-        <v>197</v>
+        <v>129</v>
       </c>
       <c r="E71" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="G71" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="B72" t="s">
-        <v>198</v>
+        <v>130</v>
       </c>
       <c r="C72" t="s">
-        <v>199</v>
+        <v>131</v>
       </c>
       <c r="D72" t="s">
-        <v>200</v>
+        <v>132</v>
       </c>
       <c r="E72" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="G72" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="B73" t="s">
-        <v>201</v>
+        <v>133</v>
       </c>
       <c r="C73" t="s">
-        <v>202</v>
+        <v>134</v>
       </c>
       <c r="D73" t="s">
-        <v>203</v>
+        <v>135</v>
       </c>
       <c r="E73" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="G73" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="B74" t="s">
-        <v>204</v>
+        <v>136</v>
       </c>
       <c r="C74" t="s">
-        <v>205</v>
+        <v>137</v>
       </c>
       <c r="D74" t="s">
-        <v>206</v>
+        <v>138</v>
       </c>
       <c r="E74" t="s">
-        <v>27</v>
+        <v>80</v>
       </c>
       <c r="G74" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="B75" t="s">
-        <v>207</v>
+        <v>139</v>
       </c>
       <c r="C75" t="s">
-        <v>208</v>
+        <v>140</v>
       </c>
       <c r="D75" t="s">
-        <v>209</v>
+        <v>141</v>
       </c>
       <c r="E75" t="s">
-        <v>27</v>
+        <v>80</v>
+      </c>
+      <c r="F75" t="s">
+        <v>54</v>
       </c>
       <c r="G75" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="B76" t="s">
-        <v>210</v>
+        <v>142</v>
       </c>
       <c r="C76" t="s">
-        <v>211</v>
+        <v>143</v>
       </c>
       <c r="D76" t="s">
-        <v>212</v>
+        <v>144</v>
       </c>
       <c r="E76" t="s">
-        <v>27</v>
+        <v>80</v>
+      </c>
+      <c r="F76" t="s">
+        <v>54</v>
       </c>
       <c r="G76" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="B77" t="s">
-        <v>213</v>
+        <v>145</v>
       </c>
       <c r="C77" t="s">
-        <v>214</v>
+        <v>146</v>
       </c>
       <c r="D77" t="s">
-        <v>215</v>
+        <v>147</v>
       </c>
       <c r="E77" t="s">
-        <v>27</v>
+        <v>80</v>
+      </c>
+      <c r="F77" t="s">
+        <v>54</v>
       </c>
       <c r="G77" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="B78" t="s">
-        <v>216</v>
+        <v>148</v>
       </c>
       <c r="C78" t="s">
-        <v>217</v>
+        <v>149</v>
       </c>
       <c r="D78" t="s">
-        <v>218</v>
+        <v>150</v>
       </c>
       <c r="E78" t="s">
-        <v>27</v>
+        <v>80</v>
+      </c>
+      <c r="F78" t="s">
+        <v>151</v>
       </c>
       <c r="G78" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B79" t="s">
-        <v>219</v>
+        <v>153</v>
       </c>
       <c r="C79" t="s">
-        <v>220</v>
+        <v>154</v>
       </c>
       <c r="D79" t="s">
-        <v>221</v>
+        <v>155</v>
       </c>
       <c r="E79" t="s">
-        <v>27</v>
+        <v>156</v>
       </c>
       <c r="G79" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B80" t="s">
-        <v>222</v>
+        <v>157</v>
       </c>
       <c r="C80" t="s">
-        <v>223</v>
+        <v>158</v>
       </c>
       <c r="D80" t="s">
-        <v>224</v>
+        <v>159</v>
       </c>
       <c r="E80" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="G80" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B81" t="s">
-        <v>225</v>
+        <v>160</v>
       </c>
       <c r="C81" t="s">
-        <v>226</v>
+        <v>161</v>
       </c>
       <c r="D81" t="s">
-        <v>227</v>
+        <v>162</v>
       </c>
       <c r="E81" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="G81" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B82" t="s">
-        <v>228</v>
+        <v>163</v>
       </c>
       <c r="C82" t="s">
-        <v>229</v>
+        <v>164</v>
       </c>
       <c r="D82" t="s">
-        <v>230</v>
+        <v>165</v>
       </c>
       <c r="E82" t="s">
-        <v>27</v>
+        <v>156</v>
       </c>
       <c r="G82" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B83" t="s">
-        <v>231</v>
+        <v>166</v>
       </c>
       <c r="C83" t="s">
-        <v>232</v>
+        <v>167</v>
       </c>
       <c r="D83" t="s">
-        <v>233</v>
+        <v>168</v>
       </c>
       <c r="E83" t="s">
-        <v>27</v>
+        <v>169</v>
       </c>
       <c r="G83" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B84" t="s">
-        <v>234</v>
+        <v>170</v>
       </c>
       <c r="C84" t="s">
-        <v>235</v>
+        <v>74</v>
       </c>
       <c r="D84" t="s">
-        <v>236</v>
+        <v>171</v>
       </c>
       <c r="E84" t="s">
-        <v>27</v>
+        <v>172</v>
       </c>
       <c r="G84" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B85" t="s">
-        <v>237</v>
+        <v>112</v>
       </c>
       <c r="C85" t="s">
-        <v>238</v>
+        <v>173</v>
       </c>
       <c r="D85" t="s">
-        <v>239</v>
+        <v>174</v>
       </c>
       <c r="E85" t="s">
-        <v>27</v>
+        <v>172</v>
       </c>
       <c r="G85" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" t="s">
+        <v>152</v>
+      </c>
+      <c r="B86" t="s">
+        <v>175</v>
+      </c>
+      <c r="C86" t="s">
         <v>176</v>
       </c>
-      <c r="B86" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D86" t="s">
-        <v>242</v>
+        <v>177</v>
       </c>
       <c r="E86" t="s">
-        <v>27</v>
+        <v>156</v>
       </c>
       <c r="G86" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B87" t="s">
-        <v>243</v>
+        <v>178</v>
       </c>
       <c r="C87" t="s">
-        <v>244</v>
+        <v>179</v>
       </c>
       <c r="D87" t="s">
-        <v>245</v>
+        <v>180</v>
       </c>
       <c r="E87" t="s">
-        <v>27</v>
+        <v>156</v>
       </c>
       <c r="G87" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B88" t="s">
-        <v>246</v>
+        <v>181</v>
       </c>
       <c r="C88" t="s">
-        <v>247</v>
+        <v>182</v>
       </c>
       <c r="D88" t="s">
-        <v>248</v>
+        <v>183</v>
       </c>
       <c r="E88" t="s">
-        <v>27</v>
+        <v>184</v>
       </c>
       <c r="G88" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B89" t="s">
-        <v>249</v>
+        <v>185</v>
       </c>
       <c r="C89" t="s">
-        <v>250</v>
+        <v>186</v>
       </c>
       <c r="D89" t="s">
-        <v>251</v>
+        <v>187</v>
       </c>
       <c r="E89" t="s">
-        <v>27</v>
+        <v>156</v>
       </c>
       <c r="G89" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B90" t="s">
-        <v>252</v>
+        <v>188</v>
       </c>
       <c r="C90" t="s">
-        <v>253</v>
+        <v>189</v>
       </c>
       <c r="D90" t="s">
-        <v>254</v>
+        <v>190</v>
       </c>
       <c r="E90" t="s">
-        <v>27</v>
+        <v>172</v>
       </c>
       <c r="G90" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B91" t="s">
-        <v>255</v>
+        <v>191</v>
       </c>
       <c r="C91" t="s">
-        <v>256</v>
+        <v>192</v>
       </c>
       <c r="D91" t="s">
-        <v>257</v>
+        <v>193</v>
       </c>
       <c r="E91" t="s">
-        <v>27</v>
+        <v>194</v>
       </c>
       <c r="G91" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B92" t="s">
-        <v>258</v>
+        <v>195</v>
       </c>
       <c r="C92" t="s">
-        <v>259</v>
+        <v>196</v>
       </c>
       <c r="D92" t="s">
-        <v>260</v>
+        <v>197</v>
       </c>
       <c r="E92" t="s">
-        <v>27</v>
+        <v>169</v>
       </c>
       <c r="G92" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B93" t="s">
-        <v>261</v>
+        <v>198</v>
       </c>
       <c r="C93" t="s">
-        <v>262</v>
+        <v>63</v>
       </c>
       <c r="D93" t="s">
-        <v>263</v>
+        <v>199</v>
       </c>
       <c r="E93" t="s">
-        <v>264</v>
+        <v>172</v>
       </c>
       <c r="G93" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B94" t="s">
-        <v>265</v>
+        <v>200</v>
       </c>
       <c r="C94" t="s">
-        <v>266</v>
+        <v>201</v>
       </c>
       <c r="D94" t="s">
-        <v>267</v>
+        <v>202</v>
       </c>
       <c r="E94" t="s">
-        <v>264</v>
+        <v>172</v>
       </c>
       <c r="G94" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B95" t="s">
-        <v>268</v>
+        <v>203</v>
       </c>
       <c r="C95" t="s">
-        <v>269</v>
+        <v>204</v>
       </c>
       <c r="D95" t="s">
-        <v>270</v>
+        <v>205</v>
       </c>
       <c r="E95" t="s">
-        <v>264</v>
+        <v>11</v>
       </c>
       <c r="G95" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B96" t="s">
-        <v>271</v>
+        <v>206</v>
       </c>
       <c r="C96" t="s">
-        <v>272</v>
+        <v>207</v>
       </c>
       <c r="D96" t="s">
-        <v>273</v>
+        <v>208</v>
       </c>
       <c r="E96" t="s">
-        <v>264</v>
+        <v>11</v>
       </c>
       <c r="G96" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B97" t="s">
-        <v>274</v>
+        <v>209</v>
       </c>
       <c r="C97" t="s">
-        <v>275</v>
+        <v>210</v>
       </c>
       <c r="D97" t="s">
-        <v>276</v>
+        <v>211</v>
       </c>
       <c r="E97" t="s">
-        <v>264</v>
+        <v>172</v>
       </c>
       <c r="G97" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B98" t="s">
-        <v>277</v>
+        <v>212</v>
       </c>
       <c r="C98" t="s">
-        <v>278</v>
+        <v>213</v>
       </c>
       <c r="D98" t="s">
-        <v>279</v>
+        <v>214</v>
       </c>
       <c r="E98" t="s">
-        <v>264</v>
+        <v>34</v>
       </c>
       <c r="G98" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B99" t="s">
-        <v>280</v>
+        <v>215</v>
       </c>
       <c r="C99" t="s">
-        <v>281</v>
+        <v>216</v>
       </c>
       <c r="D99" t="s">
-        <v>282</v>
+        <v>217</v>
       </c>
       <c r="E99" t="s">
-        <v>85</v>
+        <v>11</v>
       </c>
       <c r="G99" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B100" t="s">
-        <v>132</v>
+        <v>218</v>
       </c>
       <c r="C100" t="s">
-        <v>283</v>
+        <v>219</v>
       </c>
       <c r="D100" t="s">
-        <v>284</v>
+        <v>220</v>
       </c>
       <c r="E100" t="s">
-        <v>14</v>
+        <v>221</v>
       </c>
       <c r="G100" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B101" t="s">
-        <v>285</v>
+        <v>222</v>
       </c>
       <c r="C101" t="s">
-        <v>286</v>
+        <v>223</v>
       </c>
       <c r="D101" t="s">
-        <v>287</v>
+        <v>224</v>
       </c>
       <c r="E101" t="s">
-        <v>288</v>
+        <v>62</v>
       </c>
       <c r="G101" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B102" t="s">
-        <v>289</v>
+        <v>225</v>
       </c>
       <c r="C102" t="s">
-        <v>290</v>
+        <v>226</v>
       </c>
       <c r="D102" t="s">
-        <v>291</v>
+        <v>227</v>
       </c>
       <c r="E102" t="s">
-        <v>85</v>
+        <v>62</v>
       </c>
       <c r="G102" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B103" t="s">
-        <v>292</v>
+        <v>228</v>
       </c>
       <c r="C103" t="s">
-        <v>293</v>
+        <v>229</v>
       </c>
       <c r="D103" t="s">
-        <v>294</v>
+        <v>230</v>
       </c>
       <c r="E103" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>34</v>
       </c>
       <c r="G103" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B104" t="s">
-        <v>296</v>
+        <v>231</v>
       </c>
       <c r="C104" t="s">
-        <v>297</v>
+        <v>232</v>
       </c>
       <c r="D104" t="s">
-        <v>298</v>
+        <v>233</v>
       </c>
       <c r="E104" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>34</v>
       </c>
       <c r="G104" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B105" t="s">
-        <v>299</v>
+        <v>170</v>
       </c>
       <c r="C105" t="s">
-        <v>300</v>
+        <v>234</v>
       </c>
       <c r="D105" t="s">
-        <v>301</v>
+        <v>235</v>
       </c>
       <c r="E105" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>34</v>
       </c>
       <c r="G105" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B106" t="s">
-        <v>302</v>
+        <v>236</v>
       </c>
       <c r="C106" t="s">
-        <v>303</v>
+        <v>237</v>
       </c>
       <c r="D106" t="s">
-        <v>304</v>
+        <v>238</v>
       </c>
       <c r="E106" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>34</v>
       </c>
       <c r="G106" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B107" t="s">
-        <v>305</v>
+        <v>239</v>
       </c>
       <c r="C107" t="s">
-        <v>306</v>
+        <v>240</v>
       </c>
       <c r="D107" t="s">
-        <v>307</v>
+        <v>241</v>
       </c>
       <c r="E107" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>34</v>
       </c>
       <c r="G107" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B108" t="s">
-        <v>308</v>
+        <v>242</v>
       </c>
       <c r="C108" t="s">
-        <v>309</v>
+        <v>243</v>
       </c>
       <c r="D108" t="s">
-        <v>310</v>
+        <v>244</v>
       </c>
       <c r="E108" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>34</v>
       </c>
       <c r="G108" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B109" t="s">
-        <v>311</v>
+        <v>245</v>
       </c>
       <c r="C109" t="s">
-        <v>312</v>
+        <v>246</v>
       </c>
       <c r="D109" t="s">
-        <v>313</v>
+        <v>247</v>
       </c>
       <c r="E109" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>34</v>
       </c>
       <c r="G109" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="B110" t="s">
+        <v>248</v>
+      </c>
+      <c r="C110" t="s">
+        <v>249</v>
+      </c>
+      <c r="D110" t="s">
+        <v>250</v>
+      </c>
+      <c r="E110" t="s">
+        <v>34</v>
+      </c>
+      <c r="G110" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111" t="s">
+        <v>152</v>
+      </c>
+      <c r="B111" t="s">
+        <v>206</v>
+      </c>
+      <c r="C111" t="s">
+        <v>251</v>
+      </c>
+      <c r="D111" t="s">
+        <v>252</v>
+      </c>
+      <c r="E111" t="s">
+        <v>34</v>
+      </c>
+      <c r="G111" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112" t="s">
+        <v>152</v>
+      </c>
+      <c r="B112" t="s">
+        <v>253</v>
+      </c>
+      <c r="C112" t="s">
+        <v>254</v>
+      </c>
+      <c r="D112" t="s">
+        <v>255</v>
+      </c>
+      <c r="E112" t="s">
+        <v>34</v>
+      </c>
+      <c r="G112" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113" t="s">
+        <v>152</v>
+      </c>
+      <c r="B113" t="s">
+        <v>256</v>
+      </c>
+      <c r="C113" t="s">
+        <v>257</v>
+      </c>
+      <c r="D113" t="s">
+        <v>258</v>
+      </c>
+      <c r="E113" t="s">
+        <v>34</v>
+      </c>
+      <c r="G113" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114" t="s">
+        <v>152</v>
+      </c>
+      <c r="B114" t="s">
+        <v>259</v>
+      </c>
+      <c r="C114" t="s">
+        <v>260</v>
+      </c>
+      <c r="D114" t="s">
+        <v>261</v>
+      </c>
+      <c r="E114" t="s">
+        <v>34</v>
+      </c>
+      <c r="G114" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115" t="s">
+        <v>7</v>
+      </c>
+      <c r="B115" t="s">
+        <v>262</v>
+      </c>
+      <c r="C115" t="s">
+        <v>263</v>
+      </c>
+      <c r="D115" t="s">
+        <v>264</v>
+      </c>
+      <c r="E115" t="s">
+        <v>156</v>
+      </c>
+      <c r="G115" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116" t="s">
+        <v>58</v>
+      </c>
+      <c r="B116" t="s">
+        <v>262</v>
+      </c>
+      <c r="C116" t="s">
+        <v>263</v>
+      </c>
+      <c r="D116" t="s">
+        <v>264</v>
+      </c>
+      <c r="E116" t="s">
+        <v>156</v>
+      </c>
+      <c r="G116" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117" t="s">
+        <v>7</v>
+      </c>
+      <c r="B117" t="s">
+        <v>265</v>
+      </c>
+      <c r="C117" t="s">
+        <v>266</v>
+      </c>
+      <c r="D117" t="s">
+        <v>267</v>
+      </c>
+      <c r="E117" t="s">
+        <v>156</v>
+      </c>
+      <c r="G117" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118" t="s">
+        <v>7</v>
+      </c>
+      <c r="B118" t="s">
+        <v>268</v>
+      </c>
+      <c r="C118" t="s">
+        <v>269</v>
+      </c>
+      <c r="D118" t="s">
+        <v>270</v>
+      </c>
+      <c r="E118" t="s">
+        <v>156</v>
+      </c>
+      <c r="G118" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119" t="s">
+        <v>7</v>
+      </c>
+      <c r="B119" t="s">
+        <v>271</v>
+      </c>
+      <c r="C119" t="s">
+        <v>272</v>
+      </c>
+      <c r="D119" t="s">
+        <v>273</v>
+      </c>
+      <c r="E119" t="s">
+        <v>156</v>
+      </c>
+      <c r="G119" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120" t="s">
+        <v>7</v>
+      </c>
+      <c r="B120" t="s">
+        <v>274</v>
+      </c>
+      <c r="C120" t="s">
+        <v>275</v>
+      </c>
+      <c r="D120" t="s">
+        <v>276</v>
+      </c>
+      <c r="E120" t="s">
+        <v>156</v>
+      </c>
+      <c r="G120" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121" t="s">
+        <v>7</v>
+      </c>
+      <c r="B121" t="s">
+        <v>274</v>
+      </c>
+      <c r="C121" t="s">
+        <v>277</v>
+      </c>
+      <c r="D121" t="s">
+        <v>278</v>
+      </c>
+      <c r="E121" t="s">
+        <v>156</v>
+      </c>
+      <c r="G121" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122" t="s">
+        <v>58</v>
+      </c>
+      <c r="B122" t="s">
+        <v>279</v>
+      </c>
+      <c r="C122" t="s">
+        <v>280</v>
+      </c>
+      <c r="D122" t="s">
+        <v>281</v>
+      </c>
+      <c r="E122" t="s">
+        <v>156</v>
+      </c>
+      <c r="G122" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123" t="s">
+        <v>58</v>
+      </c>
+      <c r="B123" t="s">
+        <v>282</v>
+      </c>
+      <c r="C123" t="s">
+        <v>283</v>
+      </c>
+      <c r="D123" t="s">
+        <v>284</v>
+      </c>
+      <c r="E123" t="s">
+        <v>156</v>
+      </c>
+      <c r="G123" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124" t="s">
+        <v>58</v>
+      </c>
+      <c r="B124" t="s">
+        <v>285</v>
+      </c>
+      <c r="C124" t="s">
+        <v>286</v>
+      </c>
+      <c r="D124" t="s">
+        <v>287</v>
+      </c>
+      <c r="E124" t="s">
+        <v>156</v>
+      </c>
+      <c r="F124" t="s">
+        <v>54</v>
+      </c>
+      <c r="G124" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125" t="s">
+        <v>152</v>
+      </c>
+      <c r="B125" t="s">
+        <v>288</v>
+      </c>
+      <c r="C125" t="s">
+        <v>289</v>
+      </c>
+      <c r="D125" t="s">
+        <v>290</v>
+      </c>
+      <c r="E125" t="s">
+        <v>291</v>
+      </c>
+      <c r="G125" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126" t="s">
+        <v>152</v>
+      </c>
+      <c r="B126" t="s">
+        <v>292</v>
+      </c>
+      <c r="C126" t="s">
+        <v>293</v>
+      </c>
+      <c r="D126" t="s">
+        <v>294</v>
+      </c>
+      <c r="E126" t="s">
+        <v>156</v>
+      </c>
+      <c r="G126" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127" t="s">
+        <v>152</v>
+      </c>
+      <c r="B127" t="s">
+        <v>295</v>
+      </c>
+      <c r="C127" t="s">
+        <v>234</v>
+      </c>
+      <c r="D127" t="s">
+        <v>296</v>
+      </c>
+      <c r="E127" t="s">
+        <v>297</v>
+      </c>
+      <c r="F127" t="s">
+        <v>298</v>
+      </c>
+      <c r="G127" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128" t="s">
+        <v>152</v>
+      </c>
+      <c r="B128" t="s">
+        <v>299</v>
+      </c>
+      <c r="C128" t="s">
+        <v>300</v>
+      </c>
+      <c r="D128" t="s">
+        <v>301</v>
+      </c>
+      <c r="E128" t="s">
+        <v>291</v>
+      </c>
+      <c r="G128" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129" t="s">
+        <v>152</v>
+      </c>
+      <c r="B129" t="s">
+        <v>302</v>
+      </c>
+      <c r="C129" t="s">
+        <v>303</v>
+      </c>
+      <c r="D129" t="s">
+        <v>304</v>
+      </c>
+      <c r="E129" t="s">
+        <v>291</v>
+      </c>
+      <c r="G129" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130" t="s">
+        <v>152</v>
+      </c>
+      <c r="B130" t="s">
+        <v>305</v>
+      </c>
+      <c r="C130" t="s">
+        <v>306</v>
+      </c>
+      <c r="D130" t="s">
+        <v>307</v>
+      </c>
+      <c r="E130" t="s">
+        <v>291</v>
+      </c>
+      <c r="G130" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131" t="s">
+        <v>152</v>
+      </c>
+      <c r="B131" t="s">
+        <v>308</v>
+      </c>
+      <c r="C131" t="s">
+        <v>309</v>
+      </c>
+      <c r="D131" t="s">
+        <v>310</v>
+      </c>
+      <c r="E131" t="s">
+        <v>291</v>
+      </c>
+      <c r="G131" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132" t="s">
+        <v>152</v>
+      </c>
+      <c r="B132" t="s">
+        <v>311</v>
+      </c>
+      <c r="C132" t="s">
+        <v>312</v>
+      </c>
+      <c r="D132" t="s">
+        <v>313</v>
+      </c>
+      <c r="E132" t="s">
+        <v>291</v>
+      </c>
+      <c r="G132" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133" t="s">
+        <v>152</v>
+      </c>
+      <c r="B133" t="s">
         <v>314</v>
       </c>
-      <c r="C110" t="s">
+      <c r="C133" t="s">
         <v>315</v>
       </c>
-      <c r="D110" t="s">
+      <c r="D133" t="s">
         <v>316</v>
       </c>
-      <c r="E110" t="s">
+      <c r="E133" t="s">
+        <v>291</v>
+      </c>
+      <c r="G133" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134" t="s">
+        <v>152</v>
+      </c>
+      <c r="B134" t="s">
         <v>317</v>
       </c>
-      <c r="G110" t="s">
-        <v>15</v>
+      <c r="C134" t="s">
+        <v>318</v>
+      </c>
+      <c r="D134" t="s">
+        <v>319</v>
+      </c>
+      <c r="E134" t="s">
+        <v>291</v>
+      </c>
+      <c r="G134" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="A135" t="s">
+        <v>152</v>
+      </c>
+      <c r="B135" t="s">
+        <v>320</v>
+      </c>
+      <c r="C135" t="s">
+        <v>289</v>
+      </c>
+      <c r="D135" t="s">
+        <v>290</v>
+      </c>
+      <c r="E135" t="s">
+        <v>291</v>
+      </c>
+      <c r="G135" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136" t="s">
+        <v>152</v>
+      </c>
+      <c r="B136" t="s">
+        <v>321</v>
+      </c>
+      <c r="C136" t="s">
+        <v>322</v>
+      </c>
+      <c r="D136" t="s">
+        <v>323</v>
+      </c>
+      <c r="E136" t="s">
+        <v>291</v>
+      </c>
+      <c r="F136" t="s">
+        <v>54</v>
+      </c>
+      <c r="G136" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137" t="s">
+        <v>152</v>
+      </c>
+      <c r="B137" t="s">
+        <v>324</v>
+      </c>
+      <c r="C137" t="s">
+        <v>325</v>
+      </c>
+      <c r="D137" t="s">
+        <v>326</v>
+      </c>
+      <c r="E137" t="s">
+        <v>291</v>
+      </c>
+      <c r="F137" t="s">
+        <v>54</v>
+      </c>
+      <c r="G137" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138" t="s">
+        <v>152</v>
+      </c>
+      <c r="B138" t="s">
+        <v>327</v>
+      </c>
+      <c r="C138" t="s">
+        <v>328</v>
+      </c>
+      <c r="D138" t="s">
+        <v>329</v>
+      </c>
+      <c r="E138" t="s">
+        <v>291</v>
+      </c>
+      <c r="F138" t="s">
+        <v>54</v>
+      </c>
+      <c r="G138" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7">
+      <c r="A139" t="s">
+        <v>152</v>
+      </c>
+      <c r="B139" t="s">
+        <v>330</v>
+      </c>
+      <c r="C139" t="s">
+        <v>73</v>
+      </c>
+      <c r="D139" t="s">
+        <v>331</v>
+      </c>
+      <c r="E139" t="s">
+        <v>291</v>
+      </c>
+      <c r="F139" t="s">
+        <v>54</v>
+      </c>
+      <c r="G139" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="A140" t="s">
+        <v>152</v>
+      </c>
+      <c r="B140" t="s">
+        <v>332</v>
+      </c>
+      <c r="C140" t="s">
+        <v>333</v>
+      </c>
+      <c r="D140" t="s">
+        <v>334</v>
+      </c>
+      <c r="E140" t="s">
+        <v>291</v>
+      </c>
+      <c r="F140" t="s">
+        <v>54</v>
+      </c>
+      <c r="G140" t="s">
+        <v>12</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">